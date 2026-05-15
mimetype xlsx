--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778cbe117993eec87849b2accc41549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcd8a8a6c7a563663fba14eebfc376.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fdd17f05ca9f8cc7ee4ae52b86b55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778cbe117993eec87849b2accc41549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1a45bec83784f63e8ef0a88709052.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8416d3a2a31ed5359d454a4fbe75c28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778cbe117993eec87849b2accc41549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d54ae0f2fe61eb32cdda642156ae5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3ae02aa8533d0474d28fe9fbe7550.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778cbe117993eec87849b2accc41549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46168322bb16bde3fa4d2b9d43b51c37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf133a9d908c681546c67093a887d41c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778cbe117993eec87849b2accc41549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743b67b2469875b0dcd1d328afd237a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4313525f4a816b2d9ebf2cf21bf71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778cbe117993eec87849b2accc41549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0b31dd1b552314d99d7985bd76c20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadd16f4c6e9a642626718399f35edb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778cbe117993eec87849b2accc41549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ff5b39587e885ed462f6fd07e906d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045391f7db842cf7ee78d1ebcf08f30.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778cbe117993eec87849b2accc41549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b684b0fe178ae465537201cad5d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203d496a026c7cd9a1e2bb9164d30f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>