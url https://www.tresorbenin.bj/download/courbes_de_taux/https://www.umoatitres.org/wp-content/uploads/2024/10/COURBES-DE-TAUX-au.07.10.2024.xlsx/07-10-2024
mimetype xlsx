--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fdd17f05ca9f8cc7ee4ae52b86b55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8400aed2e26bd0d1a943fb3615de3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8416d3a2a31ed5359d454a4fbe75c28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b16e3fde0eb807e78351a460c05da3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3ae02aa8533d0474d28fe9fbe7550.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b97f0e801025bcd080f5fdbfdc9a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf133a9d908c681546c67093a887d41c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cd30dd6bd0bf1f74bf7657d29ed8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4313525f4a816b2d9ebf2cf21bf71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ea87f6281df4ce7ab6b0ad24416dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadd16f4c6e9a642626718399f35edb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480fbef741e1051cbc1df27e5f4786d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045391f7db842cf7ee78d1ebcf08f30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cb8e5cde1ababe24555609eb3dcb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a0e344aac071b12aa1dc3f6aa4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203d496a026c7cd9a1e2bb9164d30f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23827e20cc41c926c3cf479c6ab3f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>