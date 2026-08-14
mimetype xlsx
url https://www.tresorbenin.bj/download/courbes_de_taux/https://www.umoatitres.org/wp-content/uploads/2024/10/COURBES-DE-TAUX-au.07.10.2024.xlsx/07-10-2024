--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8400aed2e26bd0d1a943fb3615de3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7875fdb63691dd64a8525333c243c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b16e3fde0eb807e78351a460c05da3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0a7619989d294603f3b9f5036d138.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b97f0e801025bcd080f5fdbfdc9a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdefe4f1e380bea9b3aed4dbf7b2b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cd30dd6bd0bf1f74bf7657d29ed8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc39359093815b350f0c4324ee5690.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ea87f6281df4ce7ab6b0ad24416dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a4dc550e2d0028fc45d8682167483.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480fbef741e1051cbc1df27e5f4786d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd48683e6a9d93876d835e72c85d773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cb8e5cde1ababe24555609eb3dcb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8461572a585def52867c8bf106ecc0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a19454bcd96551dd287158af5012.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23827e20cc41c926c3cf479c6ab3f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc26f7a585e7da0d1e06e5431c2901.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>