--- v5 (2026-08-14)
+++ v6 (2026-09-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7875fdb63691dd64a8525333c243c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae63fd896522072a62e940137310ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a235bb8fb753d75e6eddb75e8a7a764.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0a7619989d294603f3b9f5036d138.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae63fd896522072a62e940137310ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac55555cef468e8d68f024fda89428.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdefe4f1e380bea9b3aed4dbf7b2b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae63fd896522072a62e940137310ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc70cfd14ff61413a3b164604e3bba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc39359093815b350f0c4324ee5690.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae63fd896522072a62e940137310ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd3a0d7e0ece5e27f80a74c284ca3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a4dc550e2d0028fc45d8682167483.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae63fd896522072a62e940137310ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6eff797bd50c0db04e37c8da05240.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd48683e6a9d93876d835e72c85d773.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae63fd896522072a62e940137310ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1fb163179e58e642524e8cb0eccee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8461572a585def52867c8bf106ecc0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae63fd896522072a62e940137310ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c0c37ccefd58b5cf7d60719f70715.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e9923341330fb7ccd3baf9bcdd0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc26f7a585e7da0d1e06e5431c2901.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae63fd896522072a62e940137310ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493c1b89a671241ca48b479ffb6e669.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>