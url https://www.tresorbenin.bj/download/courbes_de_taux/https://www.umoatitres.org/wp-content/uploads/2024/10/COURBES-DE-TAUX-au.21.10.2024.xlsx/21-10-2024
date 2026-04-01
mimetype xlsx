--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -489,79 +489,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6ea37ee5bbe97ca80f34e4a2b0782.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62e883fb6314d71980522b9b195d2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875e39df32ecd5ea763d7cb39d7e4bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6ea37ee5bbe97ca80f34e4a2b0782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6ea37ee5bbe97ca80f34e4a2b0782.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1daf6e538cfec5e3c3d798b167874.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8523cd2cea901b94f74e7da0118b16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6ea37ee5bbe97ca80f34e4a2b0782.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13792ce42b7ba7a7e2bb857fb04a2bc7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0586d378e24019f2e76454badafe30.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6ea37ee5bbe97ca80f34e4a2b0782.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd6d75f71e3c9b2cffcc8005f97c06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dba7c532102f791a8f4c39a14830ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6ea37ee5bbe97ca80f34e4a2b0782.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc57205c67c3670850e0b67e9b54616.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860681f871dbba7613f722ace055b2bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6ea37ee5bbe97ca80f34e4a2b0782.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6316a1c83da5423eb17db38fe9166.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18188ad0130baac8772f5c62a6cad03.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6ea37ee5bbe97ca80f34e4a2b0782.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798993683fdc5cfeab78e960680be1d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8b3639048f3aa5028dac49a6da7d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>