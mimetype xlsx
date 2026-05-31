--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -489,79 +489,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875e39df32ecd5ea763d7cb39d7e4bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a078a72ea8dd6c23572c90d364982.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8523cd2cea901b94f74e7da0118b16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af84159f5605a0202c86805ab2914b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0586d378e24019f2e76454badafe30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d30e71a909626f594fa5be4d263d74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dba7c532102f791a8f4c39a14830ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e794c02dff9c8f7b6f304544a793ef8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860681f871dbba7613f722ace055b2bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b662f8d4d87e101ae9cf8664cd25743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18188ad0130baac8772f5c62a6cad03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aecba08acafe210982e3dc29f9ea1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38186f93ff254ec5f0e11a57e1226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8b3639048f3aa5028dac49a6da7d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c9c0cef762005d0a456276a0da54c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>