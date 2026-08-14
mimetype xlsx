--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -489,79 +489,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a078a72ea8dd6c23572c90d364982.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c11e32837623e93ef74cb292f578.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a2a3fa15a952bc37185800a73b63d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c11e32837623e93ef74cb292f578.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af84159f5605a0202c86805ab2914b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c11e32837623e93ef74cb292f578.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202300bafb573c73841c5c1e53aaebd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d30e71a909626f594fa5be4d263d74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c11e32837623e93ef74cb292f578.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2f9a58de692435fb03a394763a069.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e794c02dff9c8f7b6f304544a793ef8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c11e32837623e93ef74cb292f578.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e227d961a34a26e4f1bd13149a230e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b662f8d4d87e101ae9cf8664cd25743.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c11e32837623e93ef74cb292f578.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19344e1f920c84c93995f3b2e932b20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aecba08acafe210982e3dc29f9ea1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c11e32837623e93ef74cb292f578.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdef93f1df2a7873fb24946819f967.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1edcff088fbdf8abafca9601d87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c9c0cef762005d0a456276a0da54c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c11e32837623e93ef74cb292f578.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69974972343d11da4af899e9b2ccd838.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>