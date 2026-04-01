--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f34f397ae9ea600c2154e72fdcacab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f20b0d6e390f20a6cade210116cb51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02c1a67c134842f5e306b76bb65e9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f34f397ae9ea600c2154e72fdcacab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52139e1379e50f9bf13b679db09ee58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d385dae9da46d10ce72cfcb8240334.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f34f397ae9ea600c2154e72fdcacab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4d32dd3699e8361044ccb7deade96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6290d59a144aaa39f186c8140e9fdc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f34f397ae9ea600c2154e72fdcacab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd25ba52f29b9e924d3b093be7401a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db3f89dfbbda804980839a318ab5cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f34f397ae9ea600c2154e72fdcacab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98290c962884ce83d926ce90be0067aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2207132de5065f8e62927063646a5f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f34f397ae9ea600c2154e72fdcacab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30bda72693b9aee1ab5099bd0d39bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb81ff5ebd074387c3733b98d361238.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f34f397ae9ea600c2154e72fdcacab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d592eb7491ef6e08e96a8f3bed9e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ade65e5a87a0f5b43dfd473c12d69f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f34f397ae9ea600c2154e72fdcacab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757de772ddf4a88efbccc3e0ce96a08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c80ab87ef0985d08ab1ba401eb3d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>