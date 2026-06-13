--- v1 (2026-04-01)
+++ v2 (2026-06-13)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02c1a67c134842f5e306b76bb65e9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3dab0a4610d4ed3185db83f767da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f283246c88a75c90497a97f8c424.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d385dae9da46d10ce72cfcb8240334.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3dab0a4610d4ed3185db83f767da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00327d29853077299b1780f4b7e919ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6290d59a144aaa39f186c8140e9fdc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3dab0a4610d4ed3185db83f767da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87cbb045de4022eaf5959bb0b3904a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db3f89dfbbda804980839a318ab5cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3dab0a4610d4ed3185db83f767da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a04044b2932a11078c9a5cc2dc13a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2207132de5065f8e62927063646a5f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3dab0a4610d4ed3185db83f767da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b64439e76e104c5fdd9d3aa1e7a2c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb81ff5ebd074387c3733b98d361238.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3dab0a4610d4ed3185db83f767da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05730ad6d87ed5ac08b0916a294598.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ade65e5a87a0f5b43dfd473c12d69f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3dab0a4610d4ed3185db83f767da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99ee9a65c4772f9025dc6259ac7da2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7067747bd45270b8c552b28cb8f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c80ab87ef0985d08ab1ba401eb3d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3dab0a4610d4ed3185db83f767da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f318d62d9fdf9e853af3232753057.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>