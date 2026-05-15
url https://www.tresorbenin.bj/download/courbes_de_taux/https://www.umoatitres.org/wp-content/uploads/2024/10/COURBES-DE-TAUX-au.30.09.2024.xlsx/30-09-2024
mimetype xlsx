--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -489,79 +489,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a0ab03bf6508415d9f39e5df5c16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00345efa9205d749d33f0a7861bc091c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d2689f4a5df28dd3f7b7583d39c40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a0ab03bf6508415d9f39e5df5c16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ecfa4c729b25a165bdfa003f14bdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce56416a17c2de1639619fe2f92c42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a0ab03bf6508415d9f39e5df5c16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7a2d5247e900cd775dd82e22aed50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a3538324b0d24c40d9dbdd651f01a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a0ab03bf6508415d9f39e5df5c16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfad13d0de363cd8aa2a2aebee90c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91675afd306d474f78074d6ecb3d18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a0ab03bf6508415d9f39e5df5c16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452d0735d9d9a0409543ef577be0226.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f67da54b50d0fbfc13f817f41880f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a0ab03bf6508415d9f39e5df5c16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8b40aa108d101ad4fb68e63eafb7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5e8723dafec38765025eb81a67f9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a0ab03bf6508415d9f39e5df5c16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f92d3432854dea16e3eda730762772.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcb91e8a168d24961a438d587557fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a0ab03bf6508415d9f39e5df5c16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090684b358310935106fecbc1690795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3722a75fe9f2397f5c5c78750291f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>