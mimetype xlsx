--- v3 (2026-05-15)
+++ v4 (2026-06-30)
@@ -489,79 +489,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d2689f4a5df28dd3f7b7583d39c40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1122dd4e422931d594570ab56cf78a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d57f664ed2e42577bafc75c185f27c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce56416a17c2de1639619fe2f92c42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1122dd4e422931d594570ab56cf78a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432607936490b3fcb381171bd0bb7ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a3538324b0d24c40d9dbdd651f01a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1122dd4e422931d594570ab56cf78a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f70c27a4d56906e714f1c362814658.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91675afd306d474f78074d6ecb3d18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1122dd4e422931d594570ab56cf78a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf71f35a10def282adadd5cb617ee9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f67da54b50d0fbfc13f817f41880f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1122dd4e422931d594570ab56cf78a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04718327234417c0d01f0ddfa94c560c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5e8723dafec38765025eb81a67f9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1122dd4e422931d594570ab56cf78a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fe7052f30b51bf128d40046516d81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcb91e8a168d24961a438d587557fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1122dd4e422931d594570ab56cf78a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf05d65223bd74b5bbdaaaeccc378b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db626a50d7ef761d449c7667f24df34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3722a75fe9f2397f5c5c78750291f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1122dd4e422931d594570ab56cf78a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f82648b1b8f2be2622fbb2cc06bea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>