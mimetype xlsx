--- v0 (2026-02-13)
+++ v1 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e3fb8b0112aee0f2d48fdc3a28b9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b5b0731e1a0506553526750b2cf66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64518330b2557d18f591cfff1e05fc85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e3fb8b0112aee0f2d48fdc3a28b9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c846f90a1f6feeb389e69047a3b1665.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe02324bc2b0d9f78ee230c02185f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e3fb8b0112aee0f2d48fdc3a28b9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966bc11b558b25956aabbd03a471234.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80a67eba5bc19d6a278e9669b13de0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e3fb8b0112aee0f2d48fdc3a28b9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582910289615b1d67efc07d80ca9e92d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7198e83ea3eb4a1d9ed44ef9abeeba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e3fb8b0112aee0f2d48fdc3a28b9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b396f478269295bdfedaea123da6608.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed95ae36e8138e620496a59420de12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e3fb8b0112aee0f2d48fdc3a28b9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e622b08642922fc605f5adcaeb6b81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf490d49f6f9f06a4d7c0f67680f09c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e3fb8b0112aee0f2d48fdc3a28b9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf9e3eb9b60020480cc4fe06aaf3d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da9574e7249408520671bf57d66cc5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e3fb8b0112aee0f2d48fdc3a28b9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59c1788af3e2ad3ebc7d676dcaf07f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98630e4d71211377574793787043fdd2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>