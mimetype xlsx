--- v1 (2026-05-31)
+++ v2 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64518330b2557d18f591cfff1e05fc85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b174bd41765acd3919a08a87d0be32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedbfb6299d788f028fd52857ae09f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe02324bc2b0d9f78ee230c02185f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b174bd41765acd3919a08a87d0be32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b48818e30c4af40a31a8f09cb930b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80a67eba5bc19d6a278e9669b13de0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b174bd41765acd3919a08a87d0be32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77746158e4a9bd9e40d91810c3fdbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7198e83ea3eb4a1d9ed44ef9abeeba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b174bd41765acd3919a08a87d0be32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0ea1e08a9fd75facb43916cb341ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed95ae36e8138e620496a59420de12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b174bd41765acd3919a08a87d0be32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aabe6572702f6904315a17ea0d0ea1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf490d49f6f9f06a4d7c0f67680f09c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b174bd41765acd3919a08a87d0be32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e518fe2ba5c348d0a8584d47e882bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da9574e7249408520671bf57d66cc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b174bd41765acd3919a08a87d0be32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45880b055031011a435dc91261ebb2b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efbca5a3d322ee35e373aa93e20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98630e4d71211377574793787043fdd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b174bd41765acd3919a08a87d0be32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444250d595c9fc7d5c62605bbc6aa8a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>