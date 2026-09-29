--- v4 (2026-08-14)
+++ v5 (2026-09-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7faf74161213380fcc82b1685862b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f8854ec66197816647458f1bc9db7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f600efddc9f33a5e878302f1079e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78e76ed571e4e6763bc0300e6473c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7faf74161213380fcc82b1685862b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae8e9c9078d68beea5d2375bcc2ce3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f600efddc9f33a5e878302f1079e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f9421df3f4d00a595da3b1738f11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7faf74161213380fcc82b1685862b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e49fd040f760f14a23adfb49680cc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f600efddc9f33a5e878302f1079e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd30377f15ea599c94aae94b59e2e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7faf74161213380fcc82b1685862b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba34718e050356b87b407a215d780c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f600efddc9f33a5e878302f1079e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175810cf7e59eeb0de0fdf441d3a66f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7faf74161213380fcc82b1685862b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c89ed996cbc7034b7fce546844f5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f600efddc9f33a5e878302f1079e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04011acc60d8c89e5b3ea223d5a2eea4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7faf74161213380fcc82b1685862b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199d2462de25801081bb3854d01706c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f600efddc9f33a5e878302f1079e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06d97268623ed8c0ef4b2f2e00f6d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7faf74161213380fcc82b1685862b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0450eaab99bd4d2f127899be3ba2a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f600efddc9f33a5e878302f1079e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e406a330927d4a5d54988162c48f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7faf74161213380fcc82b1685862b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841c0b689ee1b2d3c3b24ea8ee4bbf4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f600efddc9f33a5e878302f1079e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756592e76a18aef1ebdb9259ee2a232e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>