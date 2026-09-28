--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9c6ed4c4489d1a326c748a1867124.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d12eff98f406ad62714d0c388bc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2150f2edf5bd383c83d3cd549f29d41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d467b8d297d18cc716774c7b09d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d12eff98f406ad62714d0c388bc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa7647ed04d63a15361988ac37290f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc356ded87674c96f5aa196f1c6ad43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d12eff98f406ad62714d0c388bc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99579e1e84f4117cd519b9d34d49aa0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd456a2cd1cd7f5a40822b23c4ee1e94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d12eff98f406ad62714d0c388bc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacde6e762872d0b8e957bf960ab8c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374fb1906ea1a548b720ba9dcf8b3f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d12eff98f406ad62714d0c388bc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f407b3e9ada51a14b3d13eddc548d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed66edf84d5a7b300cb205c66442689.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d12eff98f406ad62714d0c388bc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d746368ff8cbd4741d3884d2b774ebd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a57b8101a2c1cd6034fb33ef48349e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d12eff98f406ad62714d0c388bc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc312d80eb2aaa168f181d0da829a5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d2ab37ccaa9c475bd2d5dc9c28e32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d12eff98f406ad62714d0c388bc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d60fbd9732e1194811d1b7b2b32970.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>