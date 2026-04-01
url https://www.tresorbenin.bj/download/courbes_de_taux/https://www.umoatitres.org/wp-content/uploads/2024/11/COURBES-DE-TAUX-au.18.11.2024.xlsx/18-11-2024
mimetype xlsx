--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b2ef55473fdbf9dad2636a157693.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0293967958cf34b8c3296d298d7171.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977645f7b1b19e2e2199180c46716518.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b2ef55473fdbf9dad2636a157693.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cce043fb70dbd9e956401469b8706.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7fa054fbc4b758f7ca470fcf030d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b2ef55473fdbf9dad2636a157693.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eafd3a41430de127874e22eee25c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5fc5cd541227f08c50199091f1b86.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b2ef55473fdbf9dad2636a157693.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b019fc84983a0e292d4accfcfc3ab3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c100363cab7b90b05a4208c37357b1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b2ef55473fdbf9dad2636a157693.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e668fe0bc4f13e7a12ce60d129f51d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e232b8805f3eb04711912031072ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b2ef55473fdbf9dad2636a157693.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c41cd8154bccdf5d551070b72cdec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa1ea3e51155d4f4972a162c179e64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b2ef55473fdbf9dad2636a157693.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8cac6b18ac7f413eea904a6d81279.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd54fb260aa7eec8702f24950344b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b2ef55473fdbf9dad2636a157693.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9731b7197a2efd2f5d875fc552b563d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6eee19af0cce9079ae69436c90ae1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>