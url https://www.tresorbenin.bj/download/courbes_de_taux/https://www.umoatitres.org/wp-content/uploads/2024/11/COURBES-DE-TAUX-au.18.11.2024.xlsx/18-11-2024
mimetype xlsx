--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977645f7b1b19e2e2199180c46716518.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c93e2ede835d9a91a4183401241a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7fa054fbc4b758f7ca470fcf030d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba662e6b555bf207674f76eb51321a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5fc5cd541227f08c50199091f1b86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f8ac16a6846b28761cff9ba3b6f3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c100363cab7b90b05a4208c37357b1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809a1a6db4576a469a2381109cbdf61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e232b8805f3eb04711912031072ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513516f8cf6f0d74f584610fcde9ad5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa1ea3e51155d4f4972a162c179e64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685ca479eaafba2a5bdbdde8044bc36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd54fb260aa7eec8702f24950344b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5470c9c7d7776d3980083cde8137d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823b0e71b775101db30ebae45252d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6eee19af0cce9079ae69436c90ae1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1762649c2b1a355ea97ab6acfaa5b18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>