--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c93e2ede835d9a91a4183401241a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9c6ed4c4489d1a326c748a1867124.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba662e6b555bf207674f76eb51321a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d467b8d297d18cc716774c7b09d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f8ac16a6846b28761cff9ba3b6f3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc356ded87674c96f5aa196f1c6ad43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809a1a6db4576a469a2381109cbdf61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd456a2cd1cd7f5a40822b23c4ee1e94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513516f8cf6f0d74f584610fcde9ad5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374fb1906ea1a548b720ba9dcf8b3f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685ca479eaafba2a5bdbdde8044bc36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed66edf84d5a7b300cb205c66442689.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5470c9c7d7776d3980083cde8137d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a57b8101a2c1cd6034fb33ef48349e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e23b2e937c6c9a7e17751e1f950c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1762649c2b1a355ea97ab6acfaa5b18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab13a8e952f8407b1b2b54ca9c2cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d2ab37ccaa9c475bd2d5dc9c28e32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>