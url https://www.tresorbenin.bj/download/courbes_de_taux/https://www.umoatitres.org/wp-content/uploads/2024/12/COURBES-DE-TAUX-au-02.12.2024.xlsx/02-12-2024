--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e30a8dc4fd7607bfa5554d29ad6d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bf3db3a8fa2a579c26d465e3606ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a343f4b5fae904b7d9c35f7993a4ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e30a8dc4fd7607bfa5554d29ad6d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d4b3542ad919143d7fdf6014a8171.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d43bed2596e10666ca396c7fcf472.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e30a8dc4fd7607bfa5554d29ad6d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ddcaf043101605a43fd8e4dce247.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d094989d3afeca3bdd1dee24ed4fc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e30a8dc4fd7607bfa5554d29ad6d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda16a478eb5cf92b105c95efb431afb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee166598dc82a4e992665634ada4aad9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e30a8dc4fd7607bfa5554d29ad6d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad38bcac318c53789392873270379b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55865c31c0ca2544a5aa39499e4f1401.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e30a8dc4fd7607bfa5554d29ad6d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744107f85de84331041d4ae340171771.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c562e0b01320f462634e1e2597be448.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e30a8dc4fd7607bfa5554d29ad6d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d00fc73e530befe980849e8994d25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969cfafc796061ce39baf2770160a19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e30a8dc4fd7607bfa5554d29ad6d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766f489bd711064448870402234ddca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1f5a8c328f381683dddded308ea9f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>