--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a343f4b5fae904b7d9c35f7993a4ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6e1ef4ff00ec6df710eb69c364431.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d43bed2596e10666ca396c7fcf472.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8dbbb8fd3d9dcf3b0a5fc376c5cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d094989d3afeca3bdd1dee24ed4fc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337edcdf5e5001c63d826b0d5730a60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee166598dc82a4e992665634ada4aad9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8f96cde2ff33b261f59cdb32d745e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55865c31c0ca2544a5aa39499e4f1401.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240edb5049e630971fb105a257a86009.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c562e0b01320f462634e1e2597be448.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d86be3d98b8ddc2014b2488803243.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969cfafc796061ce39baf2770160a19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647f2ae4585fb8967e4ca35bc5ea4a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652a41aa67c449a2a04da1ab3ee6c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1f5a8c328f381683dddded308ea9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530467c99927c5b104ce300b4bb3d1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>