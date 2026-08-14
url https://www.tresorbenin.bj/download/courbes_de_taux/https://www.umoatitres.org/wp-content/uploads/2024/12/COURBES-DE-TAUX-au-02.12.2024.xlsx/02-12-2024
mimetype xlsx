--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6e1ef4ff00ec6df710eb69c364431.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad5b0313230eab835097f868706f02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae19149edd98cef6761e94a269ec9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8dbbb8fd3d9dcf3b0a5fc376c5cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad5b0313230eab835097f868706f02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210673f800f03293e987f97c03a9196.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337edcdf5e5001c63d826b0d5730a60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad5b0313230eab835097f868706f02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf721c2c5495573fe4a57f10a1a5975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8f96cde2ff33b261f59cdb32d745e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad5b0313230eab835097f868706f02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91f5c9d4b478a169cb19b17ad247b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240edb5049e630971fb105a257a86009.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad5b0313230eab835097f868706f02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7fc69689c01fb35f7d922868d8bce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d86be3d98b8ddc2014b2488803243.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad5b0313230eab835097f868706f02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3eccfe762ac4847b1bf1d1e8ba771.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647f2ae4585fb8967e4ca35bc5ea4a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad5b0313230eab835097f868706f02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265912ff0a6d282ceda2941a8df3f1cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6016c662c2ba08d35fd64e7b2c60d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530467c99927c5b104ce300b4bb3d1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad5b0313230eab835097f868706f02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e07777a8e46f4f8926ee022bb64d7f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>