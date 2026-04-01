--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1be66dff39592c445388d14a62cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d691085842ecc61b8680515f56cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed0583851c4ccdb9ff3cae10f2a6c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1be66dff39592c445388d14a62cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af8ceecf82785ad91e372962078d5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05eeef0ec100406e4637c8b86f7e65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1be66dff39592c445388d14a62cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac688777c4bb6ecaa240d4bcedf57e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dd782260bacebd458e814898af86c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1be66dff39592c445388d14a62cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb93070f11763c67e1af5ce4b92ac8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334396b5f8ee79ae9421eaa999042e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1be66dff39592c445388d14a62cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e8b4b2acabc2a68c8c27338c0123f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910e268b6c825e0e5238ba52e00dae5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1be66dff39592c445388d14a62cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae077ca700163df61176f67abcab89e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490fa659cefe2bce24f3805ed08f705.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1be66dff39592c445388d14a62cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86022b291584d90d74e14e82786d4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642de81ebcb79365ee2e1dde1ce02d95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1be66dff39592c445388d14a62cf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9df7b5e6de5044140619663ab731b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbac4afb4ae879d522fe241a6266bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>