--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed0583851c4ccdb9ff3cae10f2a6c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5caf3efc29ec29ee441843f351c458.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05eeef0ec100406e4637c8b86f7e65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6518d0d3265cbed327fcc300e74e4a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dd782260bacebd458e814898af86c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15faa2a3ea184128eafe626dd4c936.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334396b5f8ee79ae9421eaa999042e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cf16f0a77b7c374ffc1b4684704c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910e268b6c825e0e5238ba52e00dae5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bad3f94a26f9156218310de092fea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490fa659cefe2bce24f3805ed08f705.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d48292e85a9f680d16994e56bc97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642de81ebcb79365ee2e1dde1ce02d95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57787209d7d5632ee494dda0b490651b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89318493ea6c4d7b22780cb3029c8b2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbac4afb4ae879d522fe241a6266bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27bf19eddc3053a228249dab64d0e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>