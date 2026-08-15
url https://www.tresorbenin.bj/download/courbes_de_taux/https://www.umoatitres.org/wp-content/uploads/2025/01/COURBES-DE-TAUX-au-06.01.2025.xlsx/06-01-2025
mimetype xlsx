--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5caf3efc29ec29ee441843f351c458.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471512f59e3504c4199cdb7f5e01f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e7e88d6a0d9762be1346842d96d0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6518d0d3265cbed327fcc300e74e4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471512f59e3504c4199cdb7f5e01f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d179da2c4064e3ccb5c1ce36b4e77a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15faa2a3ea184128eafe626dd4c936.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471512f59e3504c4199cdb7f5e01f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ad8c2f8bd02af0cea8e33f301f23b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cf16f0a77b7c374ffc1b4684704c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471512f59e3504c4199cdb7f5e01f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789a21cf2f0240459c27cc846fa1a63.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bad3f94a26f9156218310de092fea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471512f59e3504c4199cdb7f5e01f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed621abdbf4a5700bc18b1ad82f8af62.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d48292e85a9f680d16994e56bc97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471512f59e3504c4199cdb7f5e01f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f96d11c0038452010d0be26297d113.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57787209d7d5632ee494dda0b490651b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471512f59e3504c4199cdb7f5e01f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a66e209d79803d12a90ee2a3434ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99413fcd38ec61c1d80a8e283ac0c2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27bf19eddc3053a228249dab64d0e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471512f59e3504c4199cdb7f5e01f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a169b9bd952406622cb5c2faa889226.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>