--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde9771bc16c333d3d24e599d6d4ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d2fbe38a38c246f775025d4edc2fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0920018f4ee5792fc1d9bf843c5ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde9771bc16c333d3d24e599d6d4ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad89ee21627890288451f9969d5361a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6629f4b894c3f1bd619922d72d67c5c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde9771bc16c333d3d24e599d6d4ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8afea3cd6f68237309564b88f617b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186d2c82052a767555f126d52a8c744.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde9771bc16c333d3d24e599d6d4ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fc6fd5fe1f2a1c36e33e8caeffc12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b31870e9cb8781e1d5f65e929b7132.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde9771bc16c333d3d24e599d6d4ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390ac38b7cde6d1be7018c2905ed281.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ff327ca0c3dc2b4d959a3301c7181.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde9771bc16c333d3d24e599d6d4ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83a7556ee992e15f91a9f50944a851.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8f1075ae1b183a921a0d33ce5b14d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde9771bc16c333d3d24e599d6d4ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feabbf7a37762e1119be874f7a35aab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651629cdfa78fb40143817b3fd6f70d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde9771bc16c333d3d24e599d6d4ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1c6b798432f543e5f519eb67ecafb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba305de6c6a30abfc3607d2586c65b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>