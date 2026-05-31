--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0920018f4ee5792fc1d9bf843c5ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c054484b28991f61712c489a8244f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6629f4b894c3f1bd619922d72d67c5c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4646a62644b4853cfd55bf06634ac0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186d2c82052a767555f126d52a8c744.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a82f78bc076a0b086a5028193598e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b31870e9cb8781e1d5f65e929b7132.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf44e8263503113fe72225d7ebf040.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ff327ca0c3dc2b4d959a3301c7181.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740cdd5ff261338fd5829b3fbec86e5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8f1075ae1b183a921a0d33ce5b14d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e729c1791787d76dea75b88a1049333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651629cdfa78fb40143817b3fd6f70d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c4860a48279857529e26be501f52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaefba57f16ad62cb84a1aa598d534.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba305de6c6a30abfc3607d2586c65b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14c8ef33be49e29d3fbac3a6c52259.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>