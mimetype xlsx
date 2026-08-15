--- v2 (2026-05-31)
+++ v3 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c054484b28991f61712c489a8244f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4d353a9601f20214afa4cef3a160.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85b02505d8e48e01e1429a9fe000bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4646a62644b4853cfd55bf06634ac0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4d353a9601f20214afa4cef3a160.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2257d23b2c8d08bc1799f7872358477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a82f78bc076a0b086a5028193598e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4d353a9601f20214afa4cef3a160.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f41a763e34b2e5bc2220415c6d13f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf44e8263503113fe72225d7ebf040.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4d353a9601f20214afa4cef3a160.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f167819d4508a8f0cc1dcd9f7d9273.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740cdd5ff261338fd5829b3fbec86e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4d353a9601f20214afa4cef3a160.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffae8caeb8e27bf361e89f26e6a474.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e729c1791787d76dea75b88a1049333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4d353a9601f20214afa4cef3a160.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29039581a61ddffd7709a7979ffb5d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c4860a48279857529e26be501f52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4d353a9601f20214afa4cef3a160.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2c7c11ad4c45fd8f34d72a8b5faca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76918399d284197983d17abb92b83c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14c8ef33be49e29d3fbac3a6c52259.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4d353a9601f20214afa4cef3a160.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc5191efa7dd964885b7d474243a7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>