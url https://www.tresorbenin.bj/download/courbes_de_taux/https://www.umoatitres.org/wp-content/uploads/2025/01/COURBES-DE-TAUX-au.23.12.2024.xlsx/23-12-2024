--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154568a3b821a49212bae786ba2ee6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad45978f0e2bde7eae44e352fa5add.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529500993e024c7b2b0584a5c5105250.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154568a3b821a49212bae786ba2ee6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1f6a61bcce3edd8696ec4622c87be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6190d65b87e8c7cbf44bb465007cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154568a3b821a49212bae786ba2ee6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d119a866feb07493f71b8f83bf35a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f398e8729e37e378191d4723faeb42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154568a3b821a49212bae786ba2ee6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb441a186a3a8ef2a357bbafd4e69cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de10d7869557d4767cde1b500cc716.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154568a3b821a49212bae786ba2ee6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad2445662b8f5b3517c40dddbe67ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131795949c9fdf39985160b6f528f50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154568a3b821a49212bae786ba2ee6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbe35ec1942569bf2daef98536690a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48cebffb6bb07036f169585912e757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154568a3b821a49212bae786ba2ee6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965a22d36cf540f4018ff472c9eee30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f7082fdfc28327a7ce90d30ea98b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154568a3b821a49212bae786ba2ee6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604c3cd2fae4024642640ed951a5654.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8ca7f05d52bf6dda5bc65924b524d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>