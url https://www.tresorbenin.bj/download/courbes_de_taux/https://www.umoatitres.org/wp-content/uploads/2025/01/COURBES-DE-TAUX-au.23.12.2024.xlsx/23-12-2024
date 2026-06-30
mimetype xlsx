--- v3 (2026-05-15)
+++ v4 (2026-06-30)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529500993e024c7b2b0584a5c5105250.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d586c6dd016da61cc6e5420e6598.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b146c8628fb795801b1906f73e5a9c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6190d65b87e8c7cbf44bb465007cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d586c6dd016da61cc6e5420e6598.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951815c6b8074662555626564205dd62.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f398e8729e37e378191d4723faeb42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d586c6dd016da61cc6e5420e6598.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbbb4f460428801d2653da05a05452.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de10d7869557d4767cde1b500cc716.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d586c6dd016da61cc6e5420e6598.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497c742bd23a73984a94b9defdc772d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131795949c9fdf39985160b6f528f50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d586c6dd016da61cc6e5420e6598.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265e32713d513fa64ec70b9a651d6dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48cebffb6bb07036f169585912e757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d586c6dd016da61cc6e5420e6598.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd63c39ee58980f1ade02bc832b9f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f7082fdfc28327a7ce90d30ea98b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d586c6dd016da61cc6e5420e6598.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558d90fc85fd82c6b4c51dbd3cd50a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cd539a795273a23d8e7bc453931a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8ca7f05d52bf6dda5bc65924b524d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d586c6dd016da61cc6e5420e6598.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9463f681240daa09f9831896360f2d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>