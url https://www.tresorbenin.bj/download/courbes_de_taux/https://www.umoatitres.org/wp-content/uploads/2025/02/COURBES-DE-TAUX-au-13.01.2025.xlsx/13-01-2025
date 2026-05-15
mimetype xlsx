--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2e5ab6a6c4c57352ae7de34d319a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb8e27abdffddcd38eaa23c9ec8627.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a06360941119fa552e96be189dcfa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2e5ab6a6c4c57352ae7de34d319a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4e05335bdec81e683693b75e847a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f69936a81eff745208fd00d76d23a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2e5ab6a6c4c57352ae7de34d319a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41fc3bc73dd51cb850948628f384c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3bfb8c41f35c3dcde0a1ca12b9f53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2e5ab6a6c4c57352ae7de34d319a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35213808715170ec4bfb49bac060331a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727bd2775a8987d82e086e980e4c2f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2e5ab6a6c4c57352ae7de34d319a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b41da9183992a1c816782a55af30da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5b5b86eb2814da214c6d431d618ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2e5ab6a6c4c57352ae7de34d319a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87baec3c737624541dedbe0601ee82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d7df83f497939eb9e396263480537.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2e5ab6a6c4c57352ae7de34d319a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b15da566190a5acda614761e8013c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56399b87d1153f4c16f0884e51df220.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2e5ab6a6c4c57352ae7de34d319a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a56e373d80ce53abe31cc0071137e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9291c5b5a3d5296b17c4866e623bb7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>