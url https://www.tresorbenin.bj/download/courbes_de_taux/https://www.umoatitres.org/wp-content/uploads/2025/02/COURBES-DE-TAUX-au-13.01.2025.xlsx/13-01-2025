--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a06360941119fa552e96be189dcfa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9e5606c79cabc2f46560d8ccb7b21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f69936a81eff745208fd00d76d23a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b7398ab54691d25b43d86ad36ebd8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3bfb8c41f35c3dcde0a1ca12b9f53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be093691ba541f894f2c55b0620cba72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727bd2775a8987d82e086e980e4c2f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541a6f5be1a6d24e4779474a0939570.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5b5b86eb2814da214c6d431d618ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320ddd14e1c754a0b4efc9efc5cec99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d7df83f497939eb9e396263480537.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cbe7f64fdb4de5b0b7bd9624cfaf3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56399b87d1153f4c16f0884e51df220.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db36f82dfe5425d0be4a905ad1ab1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae6ef88b3d44f3b2e188309eca14d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9291c5b5a3d5296b17c4866e623bb7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159b440d8454890f5a38a1c3b5fe3af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>