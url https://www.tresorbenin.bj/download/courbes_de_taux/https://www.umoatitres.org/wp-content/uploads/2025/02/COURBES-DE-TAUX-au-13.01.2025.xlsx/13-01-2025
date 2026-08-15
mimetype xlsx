--- v4 (2026-06-29)
+++ v5 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9e5606c79cabc2f46560d8ccb7b21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703ef9080e71e3aa3db28bce37e849a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a75bb6c8f077180f2863d74e60c60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b7398ab54691d25b43d86ad36ebd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703ef9080e71e3aa3db28bce37e849a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88be4302088d3b7d6cbd2f8b7ed956.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be093691ba541f894f2c55b0620cba72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703ef9080e71e3aa3db28bce37e849a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca1c08fafe04e789043a0a79ae03fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541a6f5be1a6d24e4779474a0939570.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703ef9080e71e3aa3db28bce37e849a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1fd12a37374479eb3ebf5591b3160.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320ddd14e1c754a0b4efc9efc5cec99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703ef9080e71e3aa3db28bce37e849a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170bb0c54e12ed09a83af4149222525.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cbe7f64fdb4de5b0b7bd9624cfaf3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703ef9080e71e3aa3db28bce37e849a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb25da0c4adf0a96b7c5e7512e7426.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db36f82dfe5425d0be4a905ad1ab1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703ef9080e71e3aa3db28bce37e849a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30716d1d010f9daf0a2f1f092b7e2c20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d055328228635258df3c5275d9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159b440d8454890f5a38a1c3b5fe3af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703ef9080e71e3aa3db28bce37e849a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a48d2d0dfb299c3e8081d30c22a3c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>