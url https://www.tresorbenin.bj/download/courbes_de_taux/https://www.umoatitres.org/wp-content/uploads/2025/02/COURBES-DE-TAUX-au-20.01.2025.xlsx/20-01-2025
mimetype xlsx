--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21640a4b7c95dfc137b6b9bfaf243c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc8b04cc5e7ed875c53b6300071715.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911ff548469df8783a5b7d2b4c78cfa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21640a4b7c95dfc137b6b9bfaf243c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed8837b58c4aa92b4cf89e59ee719e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6a731e898d21fe9ba1973f47fc590.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21640a4b7c95dfc137b6b9bfaf243c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc01f5a173faf5c3ce9c1a6d99fe98d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07091496a8462a5f86de26c0c999f283.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21640a4b7c95dfc137b6b9bfaf243c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99055d9e936a8b7de560d2b53670da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532123c024b6550881d679d7ee6edfaa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21640a4b7c95dfc137b6b9bfaf243c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16531a60b8882d0c9efffa87c348639e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6e87924289982853ac380f10cc4b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21640a4b7c95dfc137b6b9bfaf243c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf65b6ebcd550ed0a6553a91145b71b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ea4d45d45142cfd6829fda798f29c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21640a4b7c95dfc137b6b9bfaf243c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e53425735100b9c6608ce0c097b828.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41286ce70fa83d5dd013536c026f0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21640a4b7c95dfc137b6b9bfaf243c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f7b4100d043a4b444b2b061cb239e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05835c1e5741137227da1e16b15e737.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>