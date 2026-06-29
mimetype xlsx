--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911ff548469df8783a5b7d2b4c78cfa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fffbd38d445e038a629fb90ee4a19a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6a731e898d21fe9ba1973f47fc590.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f541ad29306e49b6397bd5f158628b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07091496a8462a5f86de26c0c999f283.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891ec1e980417ab5d006d7e97bf3ca1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532123c024b6550881d679d7ee6edfaa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d8d03e705e45d366944d33ed3c23a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6e87924289982853ac380f10cc4b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a706704074d73be45999cc68d3b8125.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ea4d45d45142cfd6829fda798f29c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192281961b41dd5cfabd9a7c7964f30.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41286ce70fa83d5dd013536c026f0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869439c1b81ded549f461ffaf6c5376.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c86d9b0e64285fe85d6d64136daf3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05835c1e5741137227da1e16b15e737.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f75376f873c059988ce491cb562ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>