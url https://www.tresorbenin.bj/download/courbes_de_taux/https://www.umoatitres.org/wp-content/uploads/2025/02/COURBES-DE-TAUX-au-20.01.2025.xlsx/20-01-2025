--- v3 (2026-06-29)
+++ v4 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fffbd38d445e038a629fb90ee4a19a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8278ab1e6b5832ba44a39f3812e19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77cc8a8191354877a12ca37b71bb37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f541ad29306e49b6397bd5f158628b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8278ab1e6b5832ba44a39f3812e19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e468c5369da0997e4463179c66856a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891ec1e980417ab5d006d7e97bf3ca1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8278ab1e6b5832ba44a39f3812e19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d4356568b1d54167e1b2289380382.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d8d03e705e45d366944d33ed3c23a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8278ab1e6b5832ba44a39f3812e19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534938418cf141e88d3498f7d11369f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a706704074d73be45999cc68d3b8125.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8278ab1e6b5832ba44a39f3812e19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fdb9eb24ae725a090ed2e5e842593.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192281961b41dd5cfabd9a7c7964f30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8278ab1e6b5832ba44a39f3812e19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cd79f3bf7657ea908136a1e086061.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869439c1b81ded549f461ffaf6c5376.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8278ab1e6b5832ba44a39f3812e19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264419e94ad6556318f4482f8fa08b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2763c2c7f4fa4995b71a6ac256df2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f75376f873c059988ce491cb562ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8278ab1e6b5832ba44a39f3812e19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15590849858283709f878be56854fd12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>