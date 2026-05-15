--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bc2cf16c979b7bddb2967462eba80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fb215461a84c2e73f2e6ca9f27ed4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a58dd7de3a4aba78ada7fd8b4b4fed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bc2cf16c979b7bddb2967462eba80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379067f63e0ba0c4200ea96ce5df49b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b76ceb064a33bfbabff9c90bbc2d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bc2cf16c979b7bddb2967462eba80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad98cfe98b19ab5ed80f8f0f1fa3098.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1beb01cfbc2c22402e16c3db77900d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bc2cf16c979b7bddb2967462eba80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607bbb87e11cba230b8a3cf80586fc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991093322ab9ed1e5269d3a3a0669d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bc2cf16c979b7bddb2967462eba80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4203eb72d4ca34d1a4c3042a133f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3986d9f9eec99d2c2f5b9f7224acb23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bc2cf16c979b7bddb2967462eba80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d43474b9aa6f059e634d11b8e64b0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4961dbd8557cef4e9586d75296f3d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bc2cf16c979b7bddb2967462eba80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f93748c6f2323495c751b2b56a1f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1980a254da5ef889cc2f585d70efa1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bc2cf16c979b7bddb2967462eba80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a8a734d8c2ab3cc25ef51085caaca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeda16cda99cc39cc95c2cd77e6b55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>