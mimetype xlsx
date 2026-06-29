--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a58dd7de3a4aba78ada7fd8b4b4fed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b979086b629cded2799e2ad224399.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b76ceb064a33bfbabff9c90bbc2d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5037b88962c0625e19a09f75eecf44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1beb01cfbc2c22402e16c3db77900d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47738c19d193512f3240ee84e07862d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991093322ab9ed1e5269d3a3a0669d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72fe1bb6a9c0a37334e839c16005fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3986d9f9eec99d2c2f5b9f7224acb23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0332eb4fe6d52c4e5ff0023b03bd3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4961dbd8557cef4e9586d75296f3d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569457e712a29462530c1678e872b6c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1980a254da5ef889cc2f585d70efa1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c428e9208581006e1123aa0fbc5e78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ed474910c357bb7463704c706ac9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeda16cda99cc39cc95c2cd77e6b55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5946837b9b37f2fe8b226ad35e34a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>