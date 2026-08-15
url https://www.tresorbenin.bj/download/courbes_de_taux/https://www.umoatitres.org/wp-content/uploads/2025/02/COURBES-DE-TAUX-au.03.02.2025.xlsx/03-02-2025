--- v3 (2026-06-29)
+++ v4 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b979086b629cded2799e2ad224399.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c759ba7286f74a905d89afff8e38d8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abc73ba1776f306845f3bc98ca72c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5037b88962c0625e19a09f75eecf44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c759ba7286f74a905d89afff8e38d8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a8f4f57f3ac79e458bd8ea5e4aeee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47738c19d193512f3240ee84e07862d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c759ba7286f74a905d89afff8e38d8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a000ca22c9d393305972440aa4fc12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72fe1bb6a9c0a37334e839c16005fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c759ba7286f74a905d89afff8e38d8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7191b622e2a100927206f7225dd76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0332eb4fe6d52c4e5ff0023b03bd3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c759ba7286f74a905d89afff8e38d8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ddaf5e64d32d5c3d7eb363766e5e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569457e712a29462530c1678e872b6c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c759ba7286f74a905d89afff8e38d8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894343952c3e2f4fde21f97af020870.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c428e9208581006e1123aa0fbc5e78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c759ba7286f74a905d89afff8e38d8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b77a55b41489059b9df49599b858d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3acf619846247656f0744eb81049f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5946837b9b37f2fe8b226ad35e34a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c759ba7286f74a905d89afff8e38d8d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d66d3ae518376a5536093c2c00431.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>