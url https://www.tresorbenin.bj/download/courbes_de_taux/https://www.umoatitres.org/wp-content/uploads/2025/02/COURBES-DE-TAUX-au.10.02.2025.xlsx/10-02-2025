--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1ec96dcfd5af36de847b7f3489ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ef8cb82617da0b7849f4a4b7bee70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a063bf333475d22c40629cb964e56d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1ec96dcfd5af36de847b7f3489ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00f6f9471596dd072b2c12b418c454.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe19cb7b0dd0e5f52f3ea4efb235f6e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1ec96dcfd5af36de847b7f3489ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537f08cf0295f676a9624ae024157af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f06343a9fa26ccd890e8c2ca16e658.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1ec96dcfd5af36de847b7f3489ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f0bc6408549d166f2cfee62bc2b48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2866aa1cf4c46ba04843ba9518a755.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1ec96dcfd5af36de847b7f3489ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe50bbc12dcd4e4fcfde26ed1c9f88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52439c449fcba3e4bd023fa3709c0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1ec96dcfd5af36de847b7f3489ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3db857bee6a03ac22b5ab796609ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e022b04f91c63ac1fc23c8e9ae7566.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1ec96dcfd5af36de847b7f3489ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1c4fd935862d7e371f650d1ca8c00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681932abcfe390d1d01ad4732e20b690.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1ec96dcfd5af36de847b7f3489ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaf4a20eab9ba311953f1099845737.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb823ac581758c31e5f7c5338a0aef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>