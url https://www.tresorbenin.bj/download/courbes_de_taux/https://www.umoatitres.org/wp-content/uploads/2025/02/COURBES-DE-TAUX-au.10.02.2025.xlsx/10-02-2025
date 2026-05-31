--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a063bf333475d22c40629cb964e56d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df5388290e9f85f0af8c076c57703d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe19cb7b0dd0e5f52f3ea4efb235f6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65140869c212d5452b81f435cf9e87df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f06343a9fa26ccd890e8c2ca16e658.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbe9a028012a4ae3f09b5f71745924.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2866aa1cf4c46ba04843ba9518a755.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d6027301e86c8fa0e255b90db54e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52439c449fcba3e4bd023fa3709c0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133978bc52eed41039eed442b4b1ef95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e022b04f91c63ac1fc23c8e9ae7566.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917d7ac514a0e44030925ad00c8104c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681932abcfe390d1d01ad4732e20b690.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8a837725213f1b3610440c53d23b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e73f3fc53a06a703dfde7cb0957fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb823ac581758c31e5f7c5338a0aef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e05be968b3a7607f6bb1b54374a0f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>