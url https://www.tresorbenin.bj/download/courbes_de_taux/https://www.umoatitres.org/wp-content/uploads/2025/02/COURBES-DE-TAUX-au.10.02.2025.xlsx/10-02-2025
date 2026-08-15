--- v2 (2026-05-31)
+++ v3 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df5388290e9f85f0af8c076c57703d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580303c6b3c59be8efd2172a64e47ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e721fd1424bbfd3931d6ad890ca96db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65140869c212d5452b81f435cf9e87df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580303c6b3c59be8efd2172a64e47ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378744ca6a1c18fc156833bc7c3c0607.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbe9a028012a4ae3f09b5f71745924.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580303c6b3c59be8efd2172a64e47ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05a9ed2614449e1d22e91427cac634.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d6027301e86c8fa0e255b90db54e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580303c6b3c59be8efd2172a64e47ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d79c892c16030340cfb767d1594db9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133978bc52eed41039eed442b4b1ef95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580303c6b3c59be8efd2172a64e47ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d93df4cc7c8b915dffc7d62e1ec2da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917d7ac514a0e44030925ad00c8104c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580303c6b3c59be8efd2172a64e47ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830bb7793d9e2c8ad32a1478730b762.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8a837725213f1b3610440c53d23b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580303c6b3c59be8efd2172a64e47ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ebaa04daf91c2e6d732b9a3ab0d2c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0408ddb1e1261d9058a71f5aae806.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e05be968b3a7607f6bb1b54374a0f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580303c6b3c59be8efd2172a64e47ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f457cf3f93966b9c2dbed1a3ce2d55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>