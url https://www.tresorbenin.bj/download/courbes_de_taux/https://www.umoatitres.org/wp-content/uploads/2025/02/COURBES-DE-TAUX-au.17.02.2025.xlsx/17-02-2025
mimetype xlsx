--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21489e39bc394e22f1ab14f1ed2d83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177d9eac2bce7fd50cb52cfc7848815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3b7a977653bd8ea560003e7a07151.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21489e39bc394e22f1ab14f1ed2d83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c834db9a0d00fcaa7d3d8052c22d9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa0c76cd89662a3bb320fafcda2704.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21489e39bc394e22f1ab14f1ed2d83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afcef7f8fd602ef7fe1c0bb6837cdc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba300082d95811632692d587992901.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21489e39bc394e22f1ab14f1ed2d83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40949f81107199d2a33e6e39f6039d74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8f8bb83355fa9c809be78d29e5e06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21489e39bc394e22f1ab14f1ed2d83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e10e56b85fd50db9b05db1f0fff6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff2596cd90f2deeb026f5df7f7b744.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21489e39bc394e22f1ab14f1ed2d83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992a507966f8683548bbd9316f63d29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6820b3b99cc7a1977390cbdf21335b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21489e39bc394e22f1ab14f1ed2d83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc514bbbc901dcd6c36fb1a8c16062.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331247c0ad9e4f35b763094a450b2ea5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21489e39bc394e22f1ab14f1ed2d83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbbee6e82c0f0f1b131c313c8e46a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5efe82de56fed4aa3039c604d3e10e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>