--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3b7a977653bd8ea560003e7a07151.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa481c6cbe667b743cdfae219eb9d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa0c76cd89662a3bb320fafcda2704.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636ad38953204d76772eb4ba725412a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba300082d95811632692d587992901.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca95886341077e51e4c8505e1e76737.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8f8bb83355fa9c809be78d29e5e06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4e345c3cb01399be859f9a463355b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff2596cd90f2deeb026f5df7f7b744.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddb5a2c071f97b0b2f09e6d4c48d80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6820b3b99cc7a1977390cbdf21335b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cfa8605be6a4aad78ccdf6ca6c63f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331247c0ad9e4f35b763094a450b2ea5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6104a9f377a7f345c24984eebfd89a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6409b4d23ae4b5667cab5d39dd417.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5efe82de56fed4aa3039c604d3e10e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20771a5bfb4f3b4ec0f7177a479675d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>