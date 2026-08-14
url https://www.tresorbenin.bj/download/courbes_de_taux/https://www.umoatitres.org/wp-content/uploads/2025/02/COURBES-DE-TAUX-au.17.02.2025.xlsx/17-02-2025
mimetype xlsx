--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa481c6cbe667b743cdfae219eb9d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d08b0b07c4b1de3064b56266c2347.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952265a36055ad61e448e607245e3319.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636ad38953204d76772eb4ba725412a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d08b0b07c4b1de3064b56266c2347.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b232c75b73d8d64f8597ef68a404039.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca95886341077e51e4c8505e1e76737.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d08b0b07c4b1de3064b56266c2347.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76678c5eee20f958a28781cc911bd3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4e345c3cb01399be859f9a463355b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d08b0b07c4b1de3064b56266c2347.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693e9f9d020e3aaa149929ab4b881e5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddb5a2c071f97b0b2f09e6d4c48d80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d08b0b07c4b1de3064b56266c2347.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f9c28aa4f0b5a9f10838783d9e408.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cfa8605be6a4aad78ccdf6ca6c63f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d08b0b07c4b1de3064b56266c2347.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d2c2c709f6eaf9ba28d27c53b86ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6104a9f377a7f345c24984eebfd89a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d08b0b07c4b1de3064b56266c2347.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3b3e30ba1a7378720fea64a0b321d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e46c0a7d8809478b0f0d1fa47ff74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20771a5bfb4f3b4ec0f7177a479675d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d08b0b07c4b1de3064b56266c2347.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea19dcfabf4089527c16ffd7aaa1cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>