--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc552ff3a5bed03555d53f7066c394.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fd91179d4f6ba0ad86db492ba88df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395f689ad036089c8d9a7fab0416174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc552ff3a5bed03555d53f7066c394.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de29db8ad15021632a733cf84aab562.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d978962e36dc6a0daba4c4fd9573ccf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc552ff3a5bed03555d53f7066c394.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bc8accdce8a57c8859bbcd2781edd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8823a4d90c93bf82890fc0aaa216419.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc552ff3a5bed03555d53f7066c394.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9576862e9e931490f1b00ccb4af19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b668484f041b13ca9ad6608885fa934.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc552ff3a5bed03555d53f7066c394.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554fd1e3e80792ce7ae766f9effdacb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c8d63d802da16f5ad974367226f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc552ff3a5bed03555d53f7066c394.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f6f0cfab0e57bf51d5cf9f4a7207.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de6a01251dacf117a17f438ff19f01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc552ff3a5bed03555d53f7066c394.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ae8df69237d6a6ca3cffcaa612eb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef56cc6ab4368636049d0754105afc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc552ff3a5bed03555d53f7066c394.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b270ef2c7a6e688a988901eb5cc1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a4762256e65acbf9a0a57570aa52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>