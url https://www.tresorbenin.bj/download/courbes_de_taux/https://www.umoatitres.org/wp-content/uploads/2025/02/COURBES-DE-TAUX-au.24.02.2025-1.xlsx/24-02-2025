--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395f689ad036089c8d9a7fab0416174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525319b35ea2d208d0cef1aa8f1263.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594c3edc36b3c19dcee21b9158d0f34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d978962e36dc6a0daba4c4fd9573ccf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525319b35ea2d208d0cef1aa8f1263.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bfc63ba60b3bf01ea8cb5de3854a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8823a4d90c93bf82890fc0aaa216419.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525319b35ea2d208d0cef1aa8f1263.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5a58d543753ce5609d1b57ba4e116.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b668484f041b13ca9ad6608885fa934.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525319b35ea2d208d0cef1aa8f1263.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9610fa3f963d30041bc32c86734a618.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c8d63d802da16f5ad974367226f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525319b35ea2d208d0cef1aa8f1263.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4f3c105dac8a392e9b2a3d078f24f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de6a01251dacf117a17f438ff19f01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525319b35ea2d208d0cef1aa8f1263.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248d1c624976646f62ede5daef98151.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef56cc6ab4368636049d0754105afc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525319b35ea2d208d0cef1aa8f1263.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f0af95e1953107489cd20c12ad933.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488517b9d739b7e9d7deed11f448b904.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a4762256e65acbf9a0a57570aa52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525319b35ea2d208d0cef1aa8f1263.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eed9c182262213efdb3cc02599f142.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>