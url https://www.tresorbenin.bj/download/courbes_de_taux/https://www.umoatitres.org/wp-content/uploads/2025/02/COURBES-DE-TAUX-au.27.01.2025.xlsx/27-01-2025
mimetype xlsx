--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be38069d55c47d646903754f562c2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55297934da2f3a6fd80346fabb14eaf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082090b841409bb033930483b99256a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be38069d55c47d646903754f562c2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195ffc030cf6084fbd74870d139223e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82800e7e62c89e856e4ec0cc376e0293.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be38069d55c47d646903754f562c2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b4633c4c8637e609821eab72c457b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de46a5977d64eca057b2be5f0b4e0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be38069d55c47d646903754f562c2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d23ec24fb5b5771399b7945b5ff64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48589de7c4a00f421d06157a08a9c98.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be38069d55c47d646903754f562c2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae664781513915f9f4e83f345efceaa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ceabaffd2cd129b9ffb9780a8b4cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be38069d55c47d646903754f562c2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72210172ea073fa6c79a6e49e1d9565c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998448cc75f6e614668c7c378f501cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be38069d55c47d646903754f562c2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd6474d4794360c2ebead48327eb17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919fcc20c74ba052fb8181c71575836.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be38069d55c47d646903754f562c2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bae3560fa6cae6a9280fe6a95e090e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03558a9d3ac002ce751f2b1284e07868.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>