--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082090b841409bb033930483b99256a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5ee3dedff4a021bf638e78223dcb8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82800e7e62c89e856e4ec0cc376e0293.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca17087a15e440711788aa92db0fc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de46a5977d64eca057b2be5f0b4e0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa35392d54969c9c0dde4a34a96b045.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48589de7c4a00f421d06157a08a9c98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22651a54c81e79182c2ba17d2d97825.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ceabaffd2cd129b9ffb9780a8b4cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2818844d296dfdb2a35bd04749e31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998448cc75f6e614668c7c378f501cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c343b51eab023d984a22a93aea3b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919fcc20c74ba052fb8181c71575836.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7084981cda1a20904ecdc12024c37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f74a08884e1c87701180a99d5975.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03558a9d3ac002ce751f2b1284e07868.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ade16245182917f9e3dc4c2487166.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>