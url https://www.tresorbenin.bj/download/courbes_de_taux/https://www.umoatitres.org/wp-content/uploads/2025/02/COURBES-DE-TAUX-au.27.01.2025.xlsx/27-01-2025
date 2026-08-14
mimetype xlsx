--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5ee3dedff4a021bf638e78223dcb8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85613448e5077bb0ac66b6ec8870154b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf600c6dff9204cc4bea4ad6d16208.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca17087a15e440711788aa92db0fc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85613448e5077bb0ac66b6ec8870154b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5f6bbdaf882987580b2d9266dca47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa35392d54969c9c0dde4a34a96b045.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85613448e5077bb0ac66b6ec8870154b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ea521a6f92344796a1c31e7173614.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22651a54c81e79182c2ba17d2d97825.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85613448e5077bb0ac66b6ec8870154b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eff83ea81195e1ead9e66d617ab44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2818844d296dfdb2a35bd04749e31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85613448e5077bb0ac66b6ec8870154b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd553cc54d89e265397110246ef01f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c343b51eab023d984a22a93aea3b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85613448e5077bb0ac66b6ec8870154b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf766e6dede99aff64974063fe9c71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7084981cda1a20904ecdc12024c37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85613448e5077bb0ac66b6ec8870154b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437afb43c29a46d0950ecffdc8ffd15e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf112d3ad6001854bb27fd3d8eb89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ade16245182917f9e3dc4c2487166.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85613448e5077bb0ac66b6ec8870154b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626938fe61b30384438accfd24a71cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>