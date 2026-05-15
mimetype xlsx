--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd198c97b077d3999a35684f5b32e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674f19050afacc15a1bad2684ec6557.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d0500d4cf3646e87da7248c0b17d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd198c97b077d3999a35684f5b32e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599834999bd5accfb855b64bd40bb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e34675d9ad87e9e2cfafada04a43a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd198c97b077d3999a35684f5b32e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd30956231979de063be0be736993a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd4e9761e065b370259b13034e899e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd198c97b077d3999a35684f5b32e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4febc45b8f456df31881f22325154d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aff4090ca4de5f0c3463ba60e58c0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd198c97b077d3999a35684f5b32e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c901bde74a3c94ad90b55c071b98726.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdceb0e3afdfc4647abfbfc0c9110f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd198c97b077d3999a35684f5b32e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806da53d65c33701780efce8cd8b5741.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e2d80c99145d7eb53e0c4e2d62de7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd198c97b077d3999a35684f5b32e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c77f04dbe4d7c26917e5965bbf353.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce12a6eaef96d570daed92106805340.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd198c97b077d3999a35684f5b32e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d049c02280483bd21c8ab6f09d2643.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ccb36675e1b73826668b2a3053de9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>