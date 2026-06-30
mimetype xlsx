--- v2 (2026-05-15)
+++ v3 (2026-06-30)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d0500d4cf3646e87da7248c0b17d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceaacfa1ed21b35f8f60f2d9edc13f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba45e37729da2624adfa2473cce19c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e34675d9ad87e9e2cfafada04a43a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceaacfa1ed21b35f8f60f2d9edc13f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cd61e575e193af6342ed0d0c5ecd6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd4e9761e065b370259b13034e899e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceaacfa1ed21b35f8f60f2d9edc13f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eaa0fb700bea3d556f1fb0580a66d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aff4090ca4de5f0c3463ba60e58c0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceaacfa1ed21b35f8f60f2d9edc13f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcbb8a526dbafc100c1b84a39ee086.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdceb0e3afdfc4647abfbfc0c9110f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceaacfa1ed21b35f8f60f2d9edc13f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576a69a46b907eddfca689b2d0a539.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e2d80c99145d7eb53e0c4e2d62de7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceaacfa1ed21b35f8f60f2d9edc13f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf89b1d929928d95daeb8dfc503ee7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce12a6eaef96d570daed92106805340.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceaacfa1ed21b35f8f60f2d9edc13f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4b80288b881acaa0f5eaf55a35af8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b904c9bcbb09b2bd7e173e83e4a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ccb36675e1b73826668b2a3053de9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceaacfa1ed21b35f8f60f2d9edc13f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e117b9a72b735ff30651d0822af9090.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>