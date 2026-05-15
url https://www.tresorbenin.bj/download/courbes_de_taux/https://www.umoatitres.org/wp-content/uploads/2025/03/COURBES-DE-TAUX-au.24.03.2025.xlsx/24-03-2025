--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1012ad721548a328f417ef3e0225a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd9305e0271c803aa36da03859c6a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62754071c20050ee75a77f0ce3db97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1012ad721548a328f417ef3e0225a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9404a62f1e7a643e16bbbf1f8e4c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523541b8665f9f94bb0babb06d10540e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1012ad721548a328f417ef3e0225a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368d9dd6fa497a36ab4aa7956bc3e4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3105935916050b892d12a51ab1bcaa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1012ad721548a328f417ef3e0225a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e437d909a296a3b7fef90e42c64a1df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce3f80876621857cd87caa195c735.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1012ad721548a328f417ef3e0225a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81033a42246daa78c356946c78f24148.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd20f9bd044e00bd3c12a34b34f1986.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1012ad721548a328f417ef3e0225a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4fcedb26e416bcb0184cdd5d9fe72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d84b39746348d031a32949234f56e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1012ad721548a328f417ef3e0225a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450183b61664b7c5dc33cdf605157a44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9520e7d81afdc226dc856d18eeb8afe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1012ad721548a328f417ef3e0225a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c86967a32c6b75792977d172f831d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49a218687e029f2b10d79dc2d9aa7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>