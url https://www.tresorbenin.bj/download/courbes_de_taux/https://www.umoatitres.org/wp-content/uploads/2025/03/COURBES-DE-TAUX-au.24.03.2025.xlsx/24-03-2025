--- v2 (2026-05-15)
+++ v3 (2026-06-30)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62754071c20050ee75a77f0ce3db97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb69ecd378bb7a990f7f40af30508.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c726ba0a81ac72eabf5643e5ac20d0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523541b8665f9f94bb0babb06d10540e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb69ecd378bb7a990f7f40af30508.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273eff868ad8b56282bbd81f2c51711.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3105935916050b892d12a51ab1bcaa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb69ecd378bb7a990f7f40af30508.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc6ffbea308689040f321811cf5ba4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce3f80876621857cd87caa195c735.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb69ecd378bb7a990f7f40af30508.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e09c50f769c9b9d6f3223c492cbee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd20f9bd044e00bd3c12a34b34f1986.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb69ecd378bb7a990f7f40af30508.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd27bd5741a33803c84ea4931a62913.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d84b39746348d031a32949234f56e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb69ecd378bb7a990f7f40af30508.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1a291a7df820688cac992bc716855.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9520e7d81afdc226dc856d18eeb8afe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb69ecd378bb7a990f7f40af30508.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217804e63b0bdb931b89693bd637573f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821b0a8eae9c022c2740ce3c6be65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49a218687e029f2b10d79dc2d9aa7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb69ecd378bb7a990f7f40af30508.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e73d7f4c54dbc9c82489e91528a1bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>