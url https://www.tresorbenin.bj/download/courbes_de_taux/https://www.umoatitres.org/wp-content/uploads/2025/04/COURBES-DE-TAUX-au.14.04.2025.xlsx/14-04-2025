--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03579d03b4b85019560aadc6cdf1914.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03579d03b4b85019560aadc6cdf1914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7cf8bfa55e3f64d189b5649795c98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b1b55eb409c4645309212afdba727.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03579d03b4b85019560aadc6cdf1914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e8760545217fab6574c8cf4bb9203.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad2cd3d7203dbf2e2f4d91c1dcda18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03579d03b4b85019560aadc6cdf1914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158770e8c1baaf4069e0a6ef31abc10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b3db31ceb1bb6bcd5d7e105f38af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03579d03b4b85019560aadc6cdf1914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9aa1cd48d8a28789df69b3c0989ba4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a943c3958adde92c12053d93781d7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03579d03b4b85019560aadc6cdf1914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29103bbeaa2240b5ed599c34709972.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09c8c1ef8386ff7f07a119d1ca0785.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03579d03b4b85019560aadc6cdf1914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca0a6cd33b67332fc3c9c267698835.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698933fd667cdf9ff304a31addf7b29.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03579d03b4b85019560aadc6cdf1914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafd31dcfa115eac8702b370d35846e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a906ed4ca7557316377eebcb28a31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>