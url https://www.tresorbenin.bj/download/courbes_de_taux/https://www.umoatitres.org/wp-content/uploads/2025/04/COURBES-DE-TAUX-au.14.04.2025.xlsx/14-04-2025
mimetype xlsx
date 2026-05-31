--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b1b55eb409c4645309212afdba727.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41912230205aa7ead4876e7418a3455.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad2cd3d7203dbf2e2f4d91c1dcda18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93fbf4d5931ff90b7a5d2a990e3657.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b3db31ceb1bb6bcd5d7e105f38af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bd6d1422ecaf7164cd7a8030c63c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a943c3958adde92c12053d93781d7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6defdf0cebbfe001ec45b39b3124967.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09c8c1ef8386ff7f07a119d1ca0785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d26c357c8dc717ddc8504e665ba0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698933fd667cdf9ff304a31addf7b29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c3b9d5c28f667f48a99249872d0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c904c652aa5527f52580075ee6430.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a906ed4ca7557316377eebcb28a31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91801743c5bd8df030b0abed802a4de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>