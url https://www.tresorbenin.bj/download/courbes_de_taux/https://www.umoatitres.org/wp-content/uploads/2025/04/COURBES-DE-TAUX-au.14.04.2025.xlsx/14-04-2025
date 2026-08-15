--- v2 (2026-05-31)
+++ v3 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931af13627ce25c1ee235475c5a9c62.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41912230205aa7ead4876e7418a3455.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931af13627ce25c1ee235475c5a9c62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d10c0093274ba5dba7b6e139ab7a5d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93fbf4d5931ff90b7a5d2a990e3657.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931af13627ce25c1ee235475c5a9c62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5151b30254fc50def1ef5d9f14963.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bd6d1422ecaf7164cd7a8030c63c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931af13627ce25c1ee235475c5a9c62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071df7ee904185df857b65b9e6a338cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6defdf0cebbfe001ec45b39b3124967.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931af13627ce25c1ee235475c5a9c62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f6e33caaa960f903ec219dd92acda.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d26c357c8dc717ddc8504e665ba0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931af13627ce25c1ee235475c5a9c62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d58bc276b6b343a23031fe714dd2af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c3b9d5c28f667f48a99249872d0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931af13627ce25c1ee235475c5a9c62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f0aec6bdc6de68768068c5bd947a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f574a227ac6b10e2089504bd6cbfba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91801743c5bd8df030b0abed802a4de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931af13627ce25c1ee235475c5a9c62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e6d41fab893530c7b07bfe5b54778.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>