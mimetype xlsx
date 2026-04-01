--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb661658950c158490bf7a56999dff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f5d9033361c435f3daeb40bcb419.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ce29b3e8b604c52eaa3a323314954.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb661658950c158490bf7a56999dff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ed6f4b84c135b2283fb7f5714c54f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f062830cc6fe1e32681768ba9ac8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb661658950c158490bf7a56999dff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41876bfb95a2403daea668114cf5324.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17c03a6cc944fb58e648df1f428f7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb661658950c158490bf7a56999dff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9d848c7591f935eb207fba6e9d81e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b271545dd5400981b33f3effe8e56e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb661658950c158490bf7a56999dff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596478f3c6c9ca367ac49dabcb3eb29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4287410b834b8a852c137ae2846cc8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb661658950c158490bf7a56999dff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e82aba5804eacd7d7273930af146d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7c265d1bfea5305f8352ece054535.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb661658950c158490bf7a56999dff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e1bd8ee02c855f5cf5abe2007bfc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f796ea4368c7e6a767476fadf6e49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb661658950c158490bf7a56999dff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8eea43f7842b522a57363d974106c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765635f3cf0c033a3e1d2774e1c9e85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>