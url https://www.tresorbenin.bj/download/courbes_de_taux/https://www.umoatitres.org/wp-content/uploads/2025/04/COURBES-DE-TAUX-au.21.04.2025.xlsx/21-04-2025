--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ce29b3e8b604c52eaa3a323314954.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d0b601e70e4bc02c67b477d4bdcbe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f062830cc6fe1e32681768ba9ac8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367ae9adc2358f973d4dd4e0d3f2c5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17c03a6cc944fb58e648df1f428f7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598f9293d7ab8685c75128ff209694b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b271545dd5400981b33f3effe8e56e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd8d9d329e7d3b0a7e7a14ffc6fbbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4287410b834b8a852c137ae2846cc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7f66c1954e18cfc8cf07f141bc013.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7c265d1bfea5305f8352ece054535.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91919dfd087b2c2d3a1f27a4fd8d68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f796ea4368c7e6a767476fadf6e49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9c9ea971f7c0adf316992f7a79dcc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0662a0210441cb3dc8390fad0a110.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765635f3cf0c033a3e1d2774e1c9e85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76f773444a1b5f676d2bd39288cf5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>