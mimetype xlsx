--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d0b601e70e4bc02c67b477d4bdcbe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0099532356660ee78b3bc6560a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ce685bba4994ae7efd0a8b7d3500c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367ae9adc2358f973d4dd4e0d3f2c5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0099532356660ee78b3bc6560a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6aa9d20e82962645b16577cc40377a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598f9293d7ab8685c75128ff209694b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0099532356660ee78b3bc6560a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc79528cf0a80eb932f87830755f15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd8d9d329e7d3b0a7e7a14ffc6fbbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0099532356660ee78b3bc6560a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723316618c1a3f76b679a0382d455c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7f66c1954e18cfc8cf07f141bc013.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0099532356660ee78b3bc6560a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7e549f079b1715ef4b05f8bb201de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91919dfd087b2c2d3a1f27a4fd8d68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0099532356660ee78b3bc6560a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f305b212c0d7c32762d3d93b65250e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9c9ea971f7c0adf316992f7a79dcc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0099532356660ee78b3bc6560a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5f0f6a79e53719f57773eec0e95b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799b5dfaecbfebb3a02b3b489a169e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76f773444a1b5f676d2bd39288cf5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0099532356660ee78b3bc6560a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cd895f00a836b7e160523608211c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>