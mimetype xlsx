--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e348c4c7e7ae0ba4312072442335c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88e7236aea4efbce3cb6c53f8a3b0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4791b5cf8ff81408bc9cdef63dd2f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e348c4c7e7ae0ba4312072442335c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f147774efe370ae417244da1eb67478.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f8a360e392ecb3590e17171df7b6e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e348c4c7e7ae0ba4312072442335c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f4af3040b8fb3e99e8c20528a6016.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a5cf2e6d8bf081d7d98c6587617c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e348c4c7e7ae0ba4312072442335c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc4771f3ef591eb1c9ca665ac8c15b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742b6cbfa3e789eb6ca84df7a14215f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e348c4c7e7ae0ba4312072442335c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1e70b9b4ffcb3d9307631b51eef4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93992627b9970b5ef930c8ef80daaf42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e348c4c7e7ae0ba4312072442335c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fb4463c3e6b7a15deb0e3aab227b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241a261ee5d4a01c73a9fc3c65bccb9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e348c4c7e7ae0ba4312072442335c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a83be95adbbad19e9ae20c4f1b2177.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd71657638fae89428446ad92e56b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e348c4c7e7ae0ba4312072442335c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304c6e11d9cebc6b9c48a57c510c9e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda0477fbc710033781313dd5944346.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>