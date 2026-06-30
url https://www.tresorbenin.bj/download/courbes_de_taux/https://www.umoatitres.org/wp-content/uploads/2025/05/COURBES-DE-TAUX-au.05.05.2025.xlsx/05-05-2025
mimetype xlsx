--- v2 (2026-05-15)
+++ v3 (2026-06-30)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4791b5cf8ff81408bc9cdef63dd2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78100c67e3c49f11c95519c1dd881afd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28a1e801409620352773b48cda7729.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f8a360e392ecb3590e17171df7b6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78100c67e3c49f11c95519c1dd881afd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0800d5a50205086d8a60fcc36f498.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a5cf2e6d8bf081d7d98c6587617c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78100c67e3c49f11c95519c1dd881afd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa8d415338c448418d8ff9144c211d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742b6cbfa3e789eb6ca84df7a14215f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78100c67e3c49f11c95519c1dd881afd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80cc3bf77515f5c4f7ea3714a22553.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93992627b9970b5ef930c8ef80daaf42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78100c67e3c49f11c95519c1dd881afd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e783850fcae2d431858d0f2d9361f8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241a261ee5d4a01c73a9fc3c65bccb9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78100c67e3c49f11c95519c1dd881afd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ac886a5153a1f8ca68cbe82396fd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd71657638fae89428446ad92e56b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78100c67e3c49f11c95519c1dd881afd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d46cdcc7815dfdc21b1136947a19e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df9ef3cb321a565c8e46096918230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda0477fbc710033781313dd5944346.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78100c67e3c49f11c95519c1dd881afd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea96f64ad62c029b2268e0044a4c86.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>