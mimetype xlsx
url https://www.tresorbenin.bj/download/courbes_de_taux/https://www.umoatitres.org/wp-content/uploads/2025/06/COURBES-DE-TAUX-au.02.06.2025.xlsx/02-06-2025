--- v2 (2026-03-30)
+++ v3 (2026-06-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e50e6a53086b40c2ba08bde453310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e50e6a53086b40c2ba08bde453310.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc80e8b602e84513eb7c4497a22271.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ba70b9ca6d8eababae2f28ce73792.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e50e6a53086b40c2ba08bde453310.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a921ba42deb4e4ac49e1631926b59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4225a17a98b2375ef36cb33c596ce9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e50e6a53086b40c2ba08bde453310.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bd1fb50f07a9311f4ca7d5270f2ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b91c1c6b8f078159f206459b29a10d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e50e6a53086b40c2ba08bde453310.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61315973bff01b5f871e10118bafa1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163aa7c9584156ea183d506dd798899.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e50e6a53086b40c2ba08bde453310.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e814437b9c82c94ff8a0f819f101abb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe02a8401df96cc94e84a0883afeb64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e50e6a53086b40c2ba08bde453310.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abada37564cee98863ec80a92ea8755f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a035d5b114fbbc7785a3b1c6d6d0cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e50e6a53086b40c2ba08bde453310.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2d0a5f95162b6ea3c4eea56c0f258.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad5411bf6eb7754c4286447e364dd8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image1.png" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>