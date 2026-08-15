--- v3 (2026-06-15)
+++ v4 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae07de1ed1b06859f570f9187f7a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ba70b9ca6d8eababae2f28ce73792.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae07de1ed1b06859f570f9187f7a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a1120819caa754073f576ff469fab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4225a17a98b2375ef36cb33c596ce9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae07de1ed1b06859f570f9187f7a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315236df4381f5e04ebab43672e7ec9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b91c1c6b8f078159f206459b29a10d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae07de1ed1b06859f570f9187f7a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d98a2233fdb1931bde882b17fb2cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163aa7c9584156ea183d506dd798899.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae07de1ed1b06859f570f9187f7a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7e1464b70303a663b1342f5025a72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe02a8401df96cc94e84a0883afeb64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae07de1ed1b06859f570f9187f7a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23d07a5279f06f9421a6a9586078f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a035d5b114fbbc7785a3b1c6d6d0cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae07de1ed1b06859f570f9187f7a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219d953d0a99f86e1ad2bba075dd8ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b852a1c8b8df64f2dd4519a53605.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad5411bf6eb7754c4286447e364dd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae07de1ed1b06859f570f9187f7a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018c8ad901d92fb997af8a61f6d8986.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image1.png" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>