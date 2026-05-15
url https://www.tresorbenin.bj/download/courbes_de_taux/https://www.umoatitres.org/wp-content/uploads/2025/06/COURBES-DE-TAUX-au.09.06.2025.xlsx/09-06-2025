--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aaaa3b7d3d6bb0a7d78fb2a6e8cc0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffb3a2b1e3d6ac9d95c906deb1898f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd81778cbeaa9cfd1cf0d19ba3db0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aaaa3b7d3d6bb0a7d78fb2a6e8cc0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15516228fb15254f1d69a88512adb69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ef33a4e2d44a9eb7e0f8dbf6d8b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aaaa3b7d3d6bb0a7d78fb2a6e8cc0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fcccdaf93c20e9e6add3a15253bae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960ae563e32b209e8171c7e3643e5d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aaaa3b7d3d6bb0a7d78fb2a6e8cc0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a49d17b76697ddd01eedba79bfd52f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29946e9f4ef5e4247a29b6a00aa5183.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aaaa3b7d3d6bb0a7d78fb2a6e8cc0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00892d30fd95b230b0745b34a375a686.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1a8ef75f701e4d87bbdfbf62c2dea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aaaa3b7d3d6bb0a7d78fb2a6e8cc0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c884328681b9202d776cb5daa20d235.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f510faa9ed38e90a24a20fff33f04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aaaa3b7d3d6bb0a7d78fb2a6e8cc0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3245be512587513dcbd103f6c8e71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78dc8046a330226632ff06f4c7f241.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aaaa3b7d3d6bb0a7d78fb2a6e8cc0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ded1f99fffac8341fecd0a1705d0a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b997a524cbc26c649f76ed06895567.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>