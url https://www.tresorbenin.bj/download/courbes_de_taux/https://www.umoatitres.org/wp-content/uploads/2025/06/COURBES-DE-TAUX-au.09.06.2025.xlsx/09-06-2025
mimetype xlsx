--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd81778cbeaa9cfd1cf0d19ba3db0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23223f69f2593daad999f2fde2eaf53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ef33a4e2d44a9eb7e0f8dbf6d8b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adedbe2d2b23a6248e1c41cb5ac92d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960ae563e32b209e8171c7e3643e5d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63724d537668cda726598479a9f3b29f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29946e9f4ef5e4247a29b6a00aa5183.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e989fba68f76ff217b895a0d30da46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1a8ef75f701e4d87bbdfbf62c2dea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707413b6c6867a2a62ff5a163ac31d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f510faa9ed38e90a24a20fff33f04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2234a9e3fc090ee28fe37faed39c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78dc8046a330226632ff06f4c7f241.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfa9c47149cccc236a75400e9af142.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2de42bf2a022fbbfc38bed40a650.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b997a524cbc26c649f76ed06895567.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa9986d5d45fa275e2898a644ee8f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>