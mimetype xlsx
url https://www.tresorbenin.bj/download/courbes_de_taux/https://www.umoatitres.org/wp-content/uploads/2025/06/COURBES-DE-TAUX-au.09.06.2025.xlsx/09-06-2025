--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23223f69f2593daad999f2fde2eaf53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f657e5533b3ff1529da41589fe8e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf8581bd69328f48800f5372db57cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adedbe2d2b23a6248e1c41cb5ac92d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f657e5533b3ff1529da41589fe8e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d73dd7755205026eb919c55fc5496.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63724d537668cda726598479a9f3b29f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f657e5533b3ff1529da41589fe8e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe6fbf91ff3f4092beacdfd3ccbad2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e989fba68f76ff217b895a0d30da46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f657e5533b3ff1529da41589fe8e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f565da759e880c73e46db77bffcefd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707413b6c6867a2a62ff5a163ac31d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f657e5533b3ff1529da41589fe8e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fbc1ba049f5c3c91aec6a29802121.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2234a9e3fc090ee28fe37faed39c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f657e5533b3ff1529da41589fe8e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd20af7166be83c0ba1d94b63b47a98.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfa9c47149cccc236a75400e9af142.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f657e5533b3ff1529da41589fe8e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73221dcef7f3910b70f9ae6712d120af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bba3d5b480a7df0be988e18c88a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa9986d5d45fa275e2898a644ee8f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f657e5533b3ff1529da41589fe8e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0d147d87cb47adec4d8aea1b036b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>