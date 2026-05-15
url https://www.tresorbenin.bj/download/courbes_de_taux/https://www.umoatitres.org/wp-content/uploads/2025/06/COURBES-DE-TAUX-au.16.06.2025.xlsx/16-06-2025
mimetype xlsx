--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad9abc849a8a9c8fa0567796ca5d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e5dc80d2926c04262276ce23a9391.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3350310ae32a5fc8c79774d95c3a902.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad9abc849a8a9c8fa0567796ca5d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cc27ea1beabbb387b8d273257cd7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375496e17ddd60d09277c0b1008c188d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad9abc849a8a9c8fa0567796ca5d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44078375091321130bbdbb81a35b4bfd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0c6ffe8124c1767957c2a227b0c11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad9abc849a8a9c8fa0567796ca5d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b995801e88ac2cd761efc4c3c1e043.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f54bfd1e921870e6e9ef53a1ad55a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad9abc849a8a9c8fa0567796ca5d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11114cd84091e2975014aef2ad94533.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a3935f2da87c6c154769a01509030.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad9abc849a8a9c8fa0567796ca5d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029ee09b6177034b18c4b3e6a6510b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecd7443ba9d574004ea4bd33d25f28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad9abc849a8a9c8fa0567796ca5d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4ab7d0daeed94d1257bb04a646b09.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df971b26e03197206c9cf5992dbf221.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad9abc849a8a9c8fa0567796ca5d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398d0a9063d771fc42ce1aef5cd2aee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87551ba77548cdeddb0c104ab33626c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>