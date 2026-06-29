--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3350310ae32a5fc8c79774d95c3a902.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a0b7b30b3b9503c676480d084e866.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375496e17ddd60d09277c0b1008c188d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb52f1091a30f821863de5dbf3a0e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0c6ffe8124c1767957c2a227b0c11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53b85fdd389590bdc533da89011e9e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f54bfd1e921870e6e9ef53a1ad55a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409532e070a4786a3c91617560bac4a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a3935f2da87c6c154769a01509030.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98e651bd2aeede182db4f4f1122893.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecd7443ba9d574004ea4bd33d25f28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787d6f5d3928833f4d52b847f9cb12f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df971b26e03197206c9cf5992dbf221.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0115ff943725028fb975c3aba68444d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b27751d8ccdb8bd2adff322fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87551ba77548cdeddb0c104ab33626c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f819a4ec6961e8c952789d1ec95434.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>