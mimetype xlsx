--- v3 (2026-06-29)
+++ v4 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a0b7b30b3b9503c676480d084e866.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd631c4127e01dc19968110cca0fb1aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831c830bb0d0051916c9629b5cf016b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb52f1091a30f821863de5dbf3a0e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd631c4127e01dc19968110cca0fb1aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de25c59b71f421a0f7652e654f7d68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53b85fdd389590bdc533da89011e9e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd631c4127e01dc19968110cca0fb1aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac5d0b2184ad6be4f93fee4094914f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409532e070a4786a3c91617560bac4a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd631c4127e01dc19968110cca0fb1aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7bda0ee32ba074f13eee2bfcb86c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98e651bd2aeede182db4f4f1122893.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd631c4127e01dc19968110cca0fb1aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdd5879e29a1b51a3415ec4c28a29c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787d6f5d3928833f4d52b847f9cb12f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd631c4127e01dc19968110cca0fb1aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f579fba04bd19e672f0f7c4d954d739.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0115ff943725028fb975c3aba68444d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd631c4127e01dc19968110cca0fb1aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50c9d17a1bddab97d7aa275e241693.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c953724a892af2764e26f72593354.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f819a4ec6961e8c952789d1ec95434.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd631c4127e01dc19968110cca0fb1aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2badca211a54e3a059dc6927007243e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>