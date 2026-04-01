--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e7b17f1d3b29e477217159f60c4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6061c0d0ee3fd4ecc8583d6f7a3c9e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a73725f6fa2b628d41645703e1cc6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e7b17f1d3b29e477217159f60c4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ecbb6643682341010dd2e9c13f05e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505169224f398c895eadf2564a6444a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e7b17f1d3b29e477217159f60c4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bbe64daddc7531156123f7dbf0488.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691ab024d16b84579dcd228e591bd3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e7b17f1d3b29e477217159f60c4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6dc321c4443dc03cb31097bca9206.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaf8daad52c70d2912d34886747925.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e7b17f1d3b29e477217159f60c4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9adda905866704f270e62fa60d6e21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5582b881b2aa687841c47ee82e73e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e7b17f1d3b29e477217159f60c4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc523ccee9972f56f143d088be1db89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3db8240a2c585e16ea08148cde5d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e7b17f1d3b29e477217159f60c4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca52e33243709dfea4552e94be8e1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c75a51d176815abb2e52b39c812806.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e7b17f1d3b29e477217159f60c4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125429a3d5655cade989ffe139935c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16ae3d909b2473ab28ce11a1ab7b68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>