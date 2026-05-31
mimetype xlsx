--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a73725f6fa2b628d41645703e1cc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cef5494720fc58f06f9ca84825c71a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505169224f398c895eadf2564a6444a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189e22cbb48ee890c365cda26fb0440.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691ab024d16b84579dcd228e591bd3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c60bdb7213370eb150ca025b49c57a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaf8daad52c70d2912d34886747925.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5f8b5c60a7103bb2921446d691b35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5582b881b2aa687841c47ee82e73e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83364f4ac61d8ad8b3141295e02b9be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3db8240a2c585e16ea08148cde5d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdfbc8917621192cca40393abbc8d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c75a51d176815abb2e52b39c812806.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb3ebfa183f4219139b2668f3037ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415432e990d0e50549e8007e9bb2984e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16ae3d909b2473ab28ce11a1ab7b68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e47b14015fea90509c54f3d250491.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>