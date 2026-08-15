--- v2 (2026-05-31)
+++ v3 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cef5494720fc58f06f9ca84825c71a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be95a90debacbf0070f96b322253a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2eeb8b0c2e8826cb612d34effa3fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189e22cbb48ee890c365cda26fb0440.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be95a90debacbf0070f96b322253a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d81a908325b2806f90ebeec5e1eff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c60bdb7213370eb150ca025b49c57a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be95a90debacbf0070f96b322253a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed13967c3ce5b35bfe2a001919f9c55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5f8b5c60a7103bb2921446d691b35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be95a90debacbf0070f96b322253a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae551e15c68d548442122bdbb643e2f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83364f4ac61d8ad8b3141295e02b9be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be95a90debacbf0070f96b322253a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef4f11fdde81d9bab78a7ce11dc754.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdfbc8917621192cca40393abbc8d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be95a90debacbf0070f96b322253a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a8cf833c53dd95cd919da13a9f2fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb3ebfa183f4219139b2668f3037ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be95a90debacbf0070f96b322253a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee1bce78ebadcb8459e6f20171175d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ab37a1cd1d3d3dd846cd2d804245.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e47b14015fea90509c54f3d250491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be95a90debacbf0070f96b322253a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0353ede16d1632f99ee297d5633ae7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>