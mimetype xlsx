--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c301d52d63f5a4b2420d4bc12631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182152485b68c281358f51b5a9548a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5679fde9a4a4eec52691f5758269c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c301d52d63f5a4b2420d4bc12631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9bb06c3756dc02acbc5b32d499dd5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896db2aa4828b0b001169ca5fb55a75e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c301d52d63f5a4b2420d4bc12631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058eccd497dd57b238ce4a83e749451.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64c45a29b3e2e3d146131f9f4b1880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c301d52d63f5a4b2420d4bc12631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d844b7925642f7765ea680d0d3074.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de003dd9316133c8bee8aefb1083709.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c301d52d63f5a4b2420d4bc12631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70e9e12f650514c35ed742126d52d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98197ea45deae5e2d8d1de00db06c1f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c301d52d63f5a4b2420d4bc12631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f6fa7a384a419e0afea78e9cf580e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266383832044229822f5dc83256dbff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c301d52d63f5a4b2420d4bc12631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c68db2f753517fe23ae877b5d3814f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0eb6cafe3f2ea85c9f6dbd878af45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c301d52d63f5a4b2420d4bc12631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56481f9e044d6dba3d9d58857d23b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6936fed2e49017a10856b02977cfc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>