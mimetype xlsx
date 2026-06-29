--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5679fde9a4a4eec52691f5758269c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7a39ede39e342efadf96d391851ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896db2aa4828b0b001169ca5fb55a75e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f97a6210cce7564bece915730306c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64c45a29b3e2e3d146131f9f4b1880.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c5bf71137081c5bb939a0228e25c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de003dd9316133c8bee8aefb1083709.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035a24365eb089d1171cc4a4d21592d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98197ea45deae5e2d8d1de00db06c1f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf06b29c7c7b648469d45c3b4aba8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266383832044229822f5dc83256dbff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db08ca94e0fc36158909908d80e102.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0eb6cafe3f2ea85c9f6dbd878af45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5a1065c5cc993cd082ed3aee45aab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c143f0ffdfe7058a194e1c2a6005c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6936fed2e49017a10856b02977cfc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851844c662dd60f3c9361cb24dcfab1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>