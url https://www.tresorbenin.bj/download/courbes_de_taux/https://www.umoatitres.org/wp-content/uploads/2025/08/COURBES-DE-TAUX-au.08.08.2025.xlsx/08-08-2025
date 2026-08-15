--- v4 (2026-06-29)
+++ v5 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7a39ede39e342efadf96d391851ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2019400eb68999e4813b0a8cd480ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4ca8b3ff85a4a8bd7b2272a745ad2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f97a6210cce7564bece915730306c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2019400eb68999e4813b0a8cd480ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbe9dba0ad327e5db9a86a74b8c3cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c5bf71137081c5bb939a0228e25c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2019400eb68999e4813b0a8cd480ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9ca7035249dd50ac81cb5ddd954e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035a24365eb089d1171cc4a4d21592d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2019400eb68999e4813b0a8cd480ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5bdeb51f44ce6aef7eab4c546a1ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf06b29c7c7b648469d45c3b4aba8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2019400eb68999e4813b0a8cd480ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222889ff8cd2357010358d0a2d87c05.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db08ca94e0fc36158909908d80e102.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2019400eb68999e4813b0a8cd480ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138ba425730dbedc256869231c9b8aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5a1065c5cc993cd082ed3aee45aab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2019400eb68999e4813b0a8cd480ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251147188e420edde0fa6113916b97ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12215d880068fbf9ce834318f4e3fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851844c662dd60f3c9361cb24dcfab1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2019400eb68999e4813b0a8cd480ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056137f8eec764da40290d82cfcc973f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>