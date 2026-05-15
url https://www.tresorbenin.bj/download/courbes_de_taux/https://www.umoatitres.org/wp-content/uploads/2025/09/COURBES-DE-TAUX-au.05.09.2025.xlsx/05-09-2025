--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a885fc9fe3e81443d30f9cd2c23d22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fd3a1f49dd1315b5562db92bc938b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cfca8cb3c5f6dc99324ed56045573.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a885fc9fe3e81443d30f9cd2c23d22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db523cdd845a72e257f64248b917093.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1cc00afae85fba595ddbfe8b9d6bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a885fc9fe3e81443d30f9cd2c23d22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d71b44ff9cb6ed74e381b2da9e9cc0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6c06610075f5a65c2737e246e012e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a885fc9fe3e81443d30f9cd2c23d22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a686eb8131951b3348d1ec38cb7d7c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d0c8add16466da4b0a6358280c4e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a885fc9fe3e81443d30f9cd2c23d22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb9e58b75e641955c1133dcd1bd6df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d39305dd5b2c22735034e11009f94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a885fc9fe3e81443d30f9cd2c23d22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c110c8b1bd367b6876c7db964e0fbd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce61d45bf97ea43ef971ad095f46ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a885fc9fe3e81443d30f9cd2c23d22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8160fff862a75c63d3ab0a0b8b2a36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47602e654bbe83145ffc8939de3d3f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a885fc9fe3e81443d30f9cd2c23d22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4209f178c9a852a3cadc9ca42b5856f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea07b6f0e85ef45a9cae446625a6463.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>