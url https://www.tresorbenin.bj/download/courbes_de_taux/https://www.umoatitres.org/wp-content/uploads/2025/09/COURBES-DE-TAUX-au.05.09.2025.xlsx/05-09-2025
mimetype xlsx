--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cfca8cb3c5f6dc99324ed56045573.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80faa6ad3adba185e8fe2902b680e39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1cc00afae85fba595ddbfe8b9d6bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d0091326d1919e6744289947bae64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6c06610075f5a65c2737e246e012e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe8b5fc977adae8c0ef581ba483bb9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d0c8add16466da4b0a6358280c4e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b853b010a6109649ec2895265063346.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d39305dd5b2c22735034e11009f94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbe319364de4c6c19d01f1e01999b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce61d45bf97ea43ef971ad095f46ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc50b4c62f3ef140acae6efdf4fcec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47602e654bbe83145ffc8939de3d3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595ae7c49aa75b08912d3e6e1d932f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df51d047b7ea7f7e8fb0063c92c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea07b6f0e85ef45a9cae446625a6463.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123501d8f0f9d36cf764f9b774d9c204.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>