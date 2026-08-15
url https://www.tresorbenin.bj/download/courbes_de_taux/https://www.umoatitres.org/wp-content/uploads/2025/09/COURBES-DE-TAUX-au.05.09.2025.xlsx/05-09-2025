--- v4 (2026-06-29)
+++ v5 (2026-08-15)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80faa6ad3adba185e8fe2902b680e39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1afc4a25db633bfd968def18329d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967dd8ffd577c2f5659f5576505d95a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d0091326d1919e6744289947bae64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1afc4a25db633bfd968def18329d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5d3562105c7614dd977ea8f828d6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe8b5fc977adae8c0ef581ba483bb9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1afc4a25db633bfd968def18329d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa227c6dd9e1361860b65385a99c0f84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b853b010a6109649ec2895265063346.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1afc4a25db633bfd968def18329d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70821a6bcdbba2793f77f6a428c5273f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbe319364de4c6c19d01f1e01999b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1afc4a25db633bfd968def18329d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548887b954324de6a3263b4eb9d48a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc50b4c62f3ef140acae6efdf4fcec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1afc4a25db633bfd968def18329d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232337cf2d9aa403173babd3357b5a70.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595ae7c49aa75b08912d3e6e1d932f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1afc4a25db633bfd968def18329d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9167c01e2e522bbe949e1762612513e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c814e62c133472e4a4db4724b87501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123501d8f0f9d36cf764f9b774d9c204.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1afc4a25db633bfd968def18329d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d730de55b3eca68115729fbbc3c240.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>